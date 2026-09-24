--- v0 (2026-03-01)
+++ v1 (2026-09-24)
@@ -1,105 +1,161 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bccr-my.sharepoint.com/personal/castrory_supen_fi_cr/Documents/Documentos/Estado Cuenta Reportes/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="78" documentId="8_{B45BA040-4875-47ED-8313-C558C7D3695A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{06500A5A-51E1-4F58-AF95-89AFD130F25F}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{37964BBB-1F31-4EEB-8E1A-F895E44B7C75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{52339591-F6A8-4B37-9EA1-47AB24916EDB}"/>
+    <workbookView xWindow="-14940" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{52339591-F6A8-4B37-9EA1-47AB24916EDB}"/>
   </bookViews>
   <sheets>
     <sheet name="ROP - FCL" sheetId="1" r:id="rId1"/>
     <sheet name="Régimen Voluntario Colones" sheetId="2" r:id="rId2"/>
     <sheet name="Régimen Voluntario Dólares" sheetId="3" r:id="rId3"/>
+    <sheet name="Renta Temporal" sheetId="4" r:id="rId4"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
   </externalReferences>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A17" i="3" l="1"/>
+  <c r="N15" i="3" l="1"/>
+  <c r="M15" i="3"/>
+  <c r="K15" i="3"/>
+  <c r="J15" i="3"/>
+  <c r="I15" i="3"/>
+  <c r="H15" i="3"/>
+  <c r="G15" i="3"/>
+  <c r="F15" i="3"/>
+  <c r="E15" i="3"/>
+  <c r="D15" i="3"/>
+  <c r="C15" i="3"/>
+  <c r="B15" i="3"/>
+  <c r="K14" i="3"/>
+  <c r="J14" i="3"/>
+  <c r="I14" i="3"/>
+  <c r="G14" i="3"/>
+  <c r="F14" i="3"/>
+  <c r="E14" i="3"/>
+  <c r="D14" i="3"/>
+  <c r="B14" i="3"/>
+  <c r="K13" i="3"/>
+  <c r="J13" i="3"/>
+  <c r="I13" i="3"/>
+  <c r="G13" i="3"/>
+  <c r="F13" i="3"/>
+  <c r="E13" i="3"/>
+  <c r="D13" i="3"/>
+  <c r="B13" i="3"/>
+  <c r="K12" i="3"/>
+  <c r="J12" i="3"/>
+  <c r="I12" i="3"/>
+  <c r="H12" i="3"/>
+  <c r="F12" i="3"/>
+  <c r="E12" i="3"/>
+  <c r="D12" i="3"/>
+  <c r="C12" i="3"/>
+  <c r="N11" i="3"/>
+  <c r="M11" i="3"/>
+  <c r="L11" i="3"/>
+  <c r="L15" i="3" s="1"/>
+  <c r="K11" i="3"/>
+  <c r="J11" i="3"/>
+  <c r="I11" i="3"/>
+  <c r="H11" i="3"/>
+  <c r="F11" i="3"/>
+  <c r="E11" i="3"/>
+  <c r="D11" i="3"/>
+  <c r="C11" i="3"/>
+  <c r="C12" i="4"/>
+  <c r="D12" i="4"/>
+  <c r="B12" i="4"/>
+  <c r="A14" i="4"/>
+  <c r="C5" i="4"/>
+  <c r="A3" i="4"/>
+  <c r="A17" i="3"/>
   <c r="A18" i="2"/>
   <c r="G5" i="3"/>
   <c r="F5" i="2"/>
   <c r="A3" i="3"/>
   <c r="A3" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="42">
   <si>
     <t>SUPERINTENDENCIA DE PENSIONES</t>
   </si>
   <si>
     <t>INFORMACIÓN PARA EL ESTADO DE CUENTA (1)</t>
   </si>
   <si>
     <t>SEGÚN LO DISPUESTO EN EL  SP-A-191 DE 07 DE DICIEMBRE DEL 2017 Y SUS REFORMAS</t>
   </si>
   <si>
     <t xml:space="preserve">Información de: </t>
   </si>
   <si>
     <t xml:space="preserve">OPC </t>
   </si>
   <si>
     <t>ROP</t>
   </si>
   <si>
     <t>FCL</t>
   </si>
   <si>
     <t>Comparativo rentabilidad y comisión</t>
   </si>
   <si>
@@ -172,54 +228,63 @@
   <si>
     <t>Fondo Voluntario en Dólares (Fondo B)</t>
   </si>
   <si>
     <t>BAC-SJ Pensiones</t>
   </si>
   <si>
     <t>BCR Pensión</t>
   </si>
   <si>
     <t>BN-Vital</t>
   </si>
   <si>
     <t xml:space="preserve">Popular Pensiones </t>
   </si>
   <si>
     <t xml:space="preserve">rentabilidades pasadas se mantengan en el futuro.  </t>
   </si>
   <si>
     <t>Fondo Voluntario Individual y colectivo en Colones (Fondo C)</t>
   </si>
   <si>
     <t>Fondo Voluntario Individual y colectivo en Dólares (Fondo C)</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
+    <t xml:space="preserve">SUPERINTENDENCIA DE PENSIONES </t>
   </si>
   <si>
-    <t>(1) Información con base en cifras suministradas por la SUPEN con cierre a enero 2026</t>
+    <t>Fondo Renta Temporal</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SUPERINTENDENCIA DE PENSIONES </t>
+  </si>
+  <si>
+    <t xml:space="preserve">(2) Rentabilidad bruta. Tenga presente que la rentabilidad de un fondo es variable, por lo que no se garantiza que las rentabilidades pasadas se mantengan en el futuro.  </t>
+  </si>
+  <si>
+    <t>(1) Información con base en cifras suministradas por la SUPEN con cierre a agosto 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="mmmm\ yyyy"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -328,51 +393,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="24"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="24"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="9"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="9"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="9"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
@@ -533,64 +598,93 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="9"/>
       </left>
       <right style="medium">
         <color indexed="9"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="9"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="9"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="43" fontId="0" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="2" fillId="4" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -625,224 +719,441 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="17" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="10" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="2" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="justify" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="7" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Hipervínculo 2" xfId="4" xr:uid="{5D22750B-0F15-4A09-9282-DBAFC1462945}"/>
     <cellStyle name="Millares" xfId="6" builtinId="3"/>
     <cellStyle name="Millares 2" xfId="3" xr:uid="{E1D5D757-DE34-4621-8730-88A44690C059}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{0F764441-29C9-4F07-AF54-774589930CFC}"/>
     <cellStyle name="Porcentaje" xfId="1" builtinId="5"/>
     <cellStyle name="Porcentaje 2" xfId="5" xr:uid="{A3784C46-7086-4439-895B-05262D534E3C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://bccr-my.sharepoint.com/personal/castrory_supen_fi_cr/Documents/Documentos/Estado%20Cuenta%20Reportes/C&#225;lculos.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="C&#225;lculos.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Rentabilidades"/>
+      <sheetName val="rendimiento (2)"/>
       <sheetName val="Entidad"/>
       <sheetName val="Fondo"/>
       <sheetName val="rendimiento"/>
       <sheetName val="comision"/>
       <sheetName val="T.Comisiones"/>
       <sheetName val="tablas rendimientos"/>
       <sheetName val="T.Rendimientos"/>
       <sheetName val="ROP - FCL"/>
       <sheetName val="Régimen Voluntario Colones"/>
       <sheetName val="Régimen Voluntario Dólares"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
-      <sheetData sheetId="6"/>
+      <sheetData sheetId="6">
+        <row r="68">
+          <cell r="M68">
+            <v>8.0000000000000002E-3</v>
+          </cell>
+        </row>
+        <row r="69">
+          <cell r="M69">
+            <v>0.01</v>
+          </cell>
+        </row>
+        <row r="70">
+          <cell r="L70">
+            <v>0.1</v>
+          </cell>
+        </row>
+        <row r="71">
+          <cell r="L71">
+            <v>0.1</v>
+          </cell>
+        </row>
+        <row r="80">
+          <cell r="M80">
+            <v>8.0000000000000002E-3</v>
+          </cell>
+        </row>
+        <row r="81">
+          <cell r="M81">
+            <v>0.01</v>
+          </cell>
+        </row>
+        <row r="82">
+          <cell r="L82">
+            <v>0.1</v>
+          </cell>
+        </row>
+        <row r="83">
+          <cell r="L83">
+            <v>0.1</v>
+          </cell>
+        </row>
+        <row r="92">
+          <cell r="M92">
+            <v>8.0000000000000002E-3</v>
+          </cell>
+        </row>
+      </sheetData>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8">
-        <row r="3">
-[...1 lines deleted...]
-            <v>SEGÚN LO DISPUESTO EN EL  SP-A-191 DE 07 DE DICIEMBRE DEL 2017 Y SUS REFORMAS</v>
+        <row r="71">
+          <cell r="N71">
+            <v>6.7199999999999996E-2</v>
           </cell>
-          <cell r="B3"/>
-[...6 lines deleted...]
-          <cell r="I3"/>
+          <cell r="O71">
+            <v>4.58E-2</v>
+          </cell>
+          <cell r="P71">
+            <v>4.6199999999999998E-2</v>
+          </cell>
+        </row>
+        <row r="72">
+          <cell r="N72">
+            <v>8.2899999999999988E-2</v>
+          </cell>
+          <cell r="O72">
+            <v>6.4699999999999994E-2</v>
+          </cell>
+          <cell r="P72">
+            <v>6.8900000000000003E-2</v>
+          </cell>
+        </row>
+        <row r="73">
+          <cell r="N73">
+            <v>0.1144</v>
+          </cell>
+          <cell r="O73">
+            <v>7.6700000000000004E-2</v>
+          </cell>
+          <cell r="P73">
+            <v>7.0900000000000005E-2</v>
+          </cell>
+        </row>
+        <row r="74">
+          <cell r="N74">
+            <v>9.9299999999999999E-2</v>
+          </cell>
+          <cell r="O74">
+            <v>8.0199999999999994E-2</v>
+          </cell>
+          <cell r="P74">
+            <v>6.9000000000000006E-2</v>
+          </cell>
+        </row>
+        <row r="75">
+          <cell r="N75">
+            <v>0.1007</v>
+          </cell>
+          <cell r="O75">
+            <v>7.3899999999999993E-2</v>
+          </cell>
+          <cell r="P75">
+            <v>6.7199999999999996E-2</v>
+          </cell>
+        </row>
+        <row r="84">
+          <cell r="N84">
+            <v>9.6300000000000011E-2</v>
+          </cell>
+          <cell r="O84">
+            <v>6.0700000000000004E-2</v>
+          </cell>
+          <cell r="P84">
+            <v>5.9000000000000004E-2</v>
+          </cell>
+        </row>
+        <row r="85">
+          <cell r="N85">
+            <v>8.5000000000000006E-2</v>
+          </cell>
+          <cell r="O85">
+            <v>6.54E-2</v>
+          </cell>
+          <cell r="P85">
+            <v>7.0099999999999996E-2</v>
+          </cell>
+        </row>
+        <row r="86">
+          <cell r="N86">
+            <v>0.1186</v>
+          </cell>
+          <cell r="O86">
+            <v>7.7600000000000002E-2</v>
+          </cell>
+          <cell r="P86">
+            <v>7.3200000000000001E-2</v>
+          </cell>
+        </row>
+        <row r="87">
+          <cell r="N87">
+            <v>9.8299999999999998E-2</v>
+          </cell>
+          <cell r="O87">
+            <v>7.9100000000000004E-2</v>
+          </cell>
+          <cell r="P87">
+            <v>6.6400000000000001E-2</v>
+          </cell>
+        </row>
+        <row r="88">
+          <cell r="N88">
+            <v>0.1032</v>
+          </cell>
+          <cell r="O88">
+            <v>6.8699999999999997E-2</v>
+          </cell>
+          <cell r="P88">
+            <v>6.5099999999999991E-2</v>
+          </cell>
+        </row>
+        <row r="96">
+          <cell r="N96">
+            <v>0.1303</v>
+          </cell>
+          <cell r="O96">
+            <v>7.7100000000000002E-2</v>
+          </cell>
+        </row>
+        <row r="97">
+          <cell r="N97">
+            <v>0.1303</v>
+          </cell>
+          <cell r="O97">
+            <v>7.7100000000000002E-2</v>
+          </cell>
         </row>
       </sheetData>
       <sheetData sheetId="9">
         <row r="3">
           <cell r="A3" t="str">
             <v>SEGÚN LO DISPUESTO EN EL  SP-A-191 DE 07 DE DICIEMBRE DEL 2017 Y SUS REFORMAS</v>
           </cell>
-          <cell r="B3"/>
-[...7 lines deleted...]
-          <cell r="J3"/>
         </row>
       </sheetData>
-      <sheetData sheetId="10"/>
+      <sheetData sheetId="10">
+        <row r="3">
+          <cell r="A3" t="str">
+            <v>SEGÚN LO DISPUESTO EN EL  SP-A-191 DE 07 DE DICIEMBRE DEL 2017 Y SUS REFORMAS</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="11"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -1118,576 +1429,580 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0414E654-51CD-4319-B972-CD3EBAC786AF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R41"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D31" sqref="D31"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.7265625" style="1" customWidth="1"/>
-    <col min="2" max="4" width="12.7265625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="16384" width="11.453125" style="1"/>
+    <col min="2" max="2" width="15.36328125" style="1" customWidth="1"/>
+    <col min="3" max="5" width="14.7265625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="15.36328125" style="1" customWidth="1"/>
+    <col min="7" max="9" width="14.81640625" style="1" customWidth="1"/>
+    <col min="10" max="11" width="12.54296875" style="1" customWidth="1"/>
+    <col min="12" max="13" width="15.90625" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="54"/>
-[...7 lines deleted...]
-      <c r="I1" s="54"/>
+      <c r="A1" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
       <c r="J1" s="32"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="54"/>
-[...6 lines deleted...]
-      <c r="I2" s="54"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
       <c r="J2" s="32"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A3" s="54" t="s">
+      <c r="A3" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="54"/>
-[...6 lines deleted...]
-      <c r="I3" s="54"/>
+      <c r="B3" s="65"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
       <c r="J3" s="32"/>
     </row>
     <row r="4" spans="1:18" ht="8.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="45"/>
-[...7 lines deleted...]
-      <c r="I4" s="45"/>
+      <c r="A4" s="58"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
       <c r="J4" s="31"/>
     </row>
     <row r="5" spans="1:18" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="55"/>
-[...1 lines deleted...]
-      <c r="D5" s="55"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
       <c r="E5" s="29">
-        <v>46023</v>
+        <v>46235</v>
       </c>
       <c r="F5" s="27"/>
       <c r="G5" s="27"/>
       <c r="H5" s="27"/>
       <c r="I5" s="27"/>
       <c r="J5" s="27"/>
       <c r="K5" s="11"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="45"/>
-[...7 lines deleted...]
-      <c r="I6" s="45"/>
+      <c r="A6" s="58"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
       <c r="J6" s="31"/>
       <c r="K6" s="28"/>
-      <c r="M6" s="37"/>
-[...4 lines deleted...]
-      <c r="A7" s="46" t="s">
+      <c r="M6" s="36"/>
+      <c r="N6" s="36"/>
+      <c r="O6" s="36"/>
+    </row>
+    <row r="7" spans="1:18" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="47" t="s">
+      <c r="B7" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="48"/>
-[...2 lines deleted...]
-      <c r="F7" s="47" t="s">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="G7" s="48"/>
-[...8 lines deleted...]
-      <c r="B8" s="41" t="s">
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="M7" s="36"/>
+      <c r="N7" s="36"/>
+      <c r="O7" s="36"/>
+    </row>
+    <row r="8" spans="1:18" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="74"/>
+      <c r="B8" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="42"/>
-[...2 lines deleted...]
-      <c r="F8" s="41" t="s">
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="74"/>
+      <c r="F8" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="42"/>
-[...8 lines deleted...]
-      <c r="B9" s="49" t="s">
+      <c r="G8" s="62"/>
+      <c r="H8" s="62"/>
+      <c r="I8" s="62"/>
+      <c r="M8" s="36"/>
+      <c r="N8" s="36"/>
+      <c r="O8" s="36"/>
+    </row>
+    <row r="9" spans="1:18" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="74"/>
+      <c r="B9" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="41" t="s">
+      <c r="C9" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="D9" s="42"/>
-[...1 lines deleted...]
-      <c r="F9" s="49" t="s">
+      <c r="D9" s="62"/>
+      <c r="E9" s="74"/>
+      <c r="F9" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="G9" s="41" t="s">
+      <c r="G9" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="H9" s="42"/>
-[...7 lines deleted...]
-      <c r="B10" s="50"/>
+      <c r="H9" s="62"/>
+      <c r="I9" s="74"/>
+      <c r="M9" s="36"/>
+      <c r="N9" s="36"/>
+      <c r="O9" s="36"/>
+    </row>
+    <row r="10" spans="1:18" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="74"/>
+      <c r="B10" s="72"/>
       <c r="C10" s="21" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F10" s="50"/>
+      <c r="F10" s="72"/>
       <c r="G10" s="21" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="M10" s="37"/>
-[...1 lines deleted...]
-      <c r="O10" s="37"/>
+      <c r="M10" s="36"/>
+      <c r="N10" s="36"/>
+      <c r="O10" s="36"/>
     </row>
     <row r="11" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="13">
         <v>3.4999999999999996E-3</v>
       </c>
       <c r="C11" s="13">
-        <v>0.12960000000000002</v>
+        <v>0.10400000000000001</v>
       </c>
       <c r="D11" s="13">
-        <v>8.4600000000000009E-2</v>
+        <v>6.5799999999999997E-2</v>
       </c>
       <c r="E11" s="13">
-        <v>8.2400000000000001E-2</v>
+        <v>8.2799999999999999E-2</v>
       </c>
       <c r="F11" s="13">
         <v>0.02</v>
       </c>
       <c r="G11" s="13">
-        <v>0.11019999999999999</v>
+        <v>8.5000000000000006E-2</v>
       </c>
       <c r="H11" s="13">
-        <v>7.3399999999999993E-2</v>
+        <v>6.2800000000000009E-2</v>
       </c>
       <c r="I11" s="13">
-        <v>7.9100000000000004E-2</v>
+        <v>7.8700000000000006E-2</v>
       </c>
       <c r="J11" s="33"/>
       <c r="K11" s="33"/>
       <c r="L11" s="33"/>
-      <c r="M11" s="37"/>
-[...1 lines deleted...]
-      <c r="O11" s="37"/>
+      <c r="M11" s="36"/>
+      <c r="N11" s="36"/>
+      <c r="O11" s="36"/>
       <c r="P11" s="33"/>
       <c r="Q11" s="33"/>
       <c r="R11" s="33"/>
     </row>
     <row r="12" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="14">
         <v>3.4999999999999996E-3</v>
       </c>
-      <c r="C12" s="13">
-[...6 lines deleted...]
-        <v>8.0799999999999997E-2</v>
+      <c r="C12" s="14">
+        <v>8.4700000000000011E-2</v>
+      </c>
+      <c r="D12" s="14">
+        <v>6.1200000000000004E-2</v>
+      </c>
+      <c r="E12" s="14">
+        <v>7.9600000000000004E-2</v>
       </c>
       <c r="F12" s="14">
         <v>0.02</v>
       </c>
       <c r="G12" s="14">
-        <v>9.3399999999999997E-2</v>
+        <v>7.9199999999999993E-2</v>
       </c>
       <c r="H12" s="14">
-        <v>8.1099999999999992E-2</v>
+        <v>6.480000000000001E-2</v>
       </c>
       <c r="I12" s="14">
         <v>8.6899999999999991E-2</v>
       </c>
       <c r="J12" s="33"/>
       <c r="K12" s="33"/>
       <c r="L12" s="33"/>
-      <c r="M12" s="37"/>
-[...1 lines deleted...]
-      <c r="O12" s="37"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="36"/>
+      <c r="O12" s="36"/>
       <c r="P12" s="33"/>
       <c r="Q12" s="33"/>
       <c r="R12" s="33"/>
     </row>
     <row r="13" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="13">
         <v>3.4999999999999996E-3</v>
       </c>
       <c r="C13" s="13">
-        <v>0.1134</v>
+        <v>9.4E-2</v>
       </c>
       <c r="D13" s="13">
-        <v>8.1500000000000003E-2</v>
+        <v>6.3E-2</v>
       </c>
       <c r="E13" s="13">
-        <v>8.5500000000000007E-2</v>
+        <v>8.3599999999999994E-2</v>
       </c>
       <c r="F13" s="13">
         <v>0.02</v>
       </c>
       <c r="G13" s="13">
-        <v>0.10589999999999999</v>
+        <v>8.8200000000000001E-2</v>
       </c>
       <c r="H13" s="13">
-        <v>8.9700000000000002E-2</v>
+        <v>6.6600000000000006E-2</v>
       </c>
       <c r="I13" s="13">
-        <v>8.8800000000000004E-2</v>
+        <v>8.8599999999999998E-2</v>
       </c>
       <c r="J13" s="33"/>
       <c r="K13" s="33"/>
       <c r="L13" s="33"/>
       <c r="M13" s="33"/>
       <c r="N13" s="33"/>
       <c r="O13" s="33"/>
       <c r="P13" s="33"/>
       <c r="Q13" s="33"/>
       <c r="R13" s="33"/>
     </row>
     <row r="14" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="14">
         <v>3.4999999999999996E-3</v>
       </c>
       <c r="C14" s="14">
-        <v>9.8699999999999996E-2</v>
+        <v>9.1300000000000006E-2</v>
       </c>
       <c r="D14" s="14">
-        <v>7.17E-2</v>
+        <v>5.8099999999999999E-2</v>
       </c>
       <c r="E14" s="14">
-        <v>8.1900000000000001E-2</v>
+        <v>8.0799999999999997E-2</v>
       </c>
       <c r="F14" s="14">
         <v>1.9699999999999999E-2</v>
       </c>
       <c r="G14" s="14">
-        <v>8.1099999999999992E-2</v>
+        <v>7.9000000000000001E-2</v>
       </c>
       <c r="H14" s="14">
-        <v>6.3600000000000004E-2</v>
+        <v>5.0300000000000004E-2</v>
       </c>
       <c r="I14" s="14">
-        <v>7.1900000000000006E-2</v>
+        <v>7.1199999999999999E-2</v>
       </c>
       <c r="J14" s="33"/>
       <c r="K14" s="33"/>
       <c r="L14" s="33"/>
       <c r="M14" s="33"/>
       <c r="N14" s="33"/>
       <c r="O14" s="33"/>
       <c r="P14" s="33"/>
       <c r="Q14" s="33"/>
       <c r="R14" s="33"/>
     </row>
     <row r="15" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13">
         <v>3.4999999999999996E-3</v>
       </c>
       <c r="C15" s="13">
-        <v>0.12269999999999999</v>
+        <v>0.1133</v>
       </c>
       <c r="D15" s="13">
-        <v>8.5800000000000001E-2</v>
+        <v>7.2700000000000001E-2</v>
       </c>
       <c r="E15" s="13">
         <v>9.0200000000000002E-2</v>
       </c>
       <c r="F15" s="13">
         <v>0.02</v>
       </c>
       <c r="G15" s="13">
-        <v>9.5500000000000002E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="H15" s="13">
-        <v>8.1799999999999998E-2</v>
+        <v>7.9899999999999999E-2</v>
       </c>
       <c r="I15" s="13">
-        <v>8.5500000000000007E-2</v>
+        <v>8.6500000000000007E-2</v>
       </c>
       <c r="J15" s="33"/>
       <c r="K15" s="33"/>
       <c r="L15" s="33"/>
       <c r="M15" s="33"/>
       <c r="N15" s="33"/>
       <c r="O15" s="33"/>
       <c r="P15" s="33"/>
       <c r="Q15" s="33"/>
       <c r="R15" s="33"/>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="15">
         <v>3.4999999999999996E-3</v>
       </c>
       <c r="C16" s="15">
-        <v>0.1</v>
+        <v>9.5600000000000004E-2</v>
       </c>
       <c r="D16" s="15">
-        <v>8.2100000000000006E-2</v>
+        <v>7.1300000000000002E-2</v>
       </c>
       <c r="E16" s="15">
-        <v>8.5900000000000004E-2</v>
+        <v>8.7499999999999994E-2</v>
       </c>
       <c r="F16" s="15">
         <v>0.02</v>
       </c>
       <c r="G16" s="15">
-        <v>8.6599999999999996E-2</v>
+        <v>7.9299999999999995E-2</v>
       </c>
       <c r="H16" s="15">
-        <v>8.0500000000000002E-2</v>
+        <v>6.5700000000000008E-2</v>
       </c>
       <c r="I16" s="15">
-        <v>8.3800000000000013E-2</v>
+        <v>8.5900000000000004E-2</v>
       </c>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
       <c r="N16" s="33"/>
       <c r="O16" s="33"/>
       <c r="P16" s="33"/>
       <c r="Q16" s="33"/>
       <c r="R16" s="33"/>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A17" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="24">
         <v>3.4999999999999996E-3</v>
       </c>
       <c r="C17" s="24">
-        <v>0.11609999999999999</v>
+        <v>0.10249999999999999</v>
       </c>
       <c r="D17" s="24">
-        <v>8.3100000000000007E-2</v>
+        <v>6.8099999999999994E-2</v>
       </c>
       <c r="E17" s="24">
-        <v>8.6300000000000002E-2</v>
+        <v>8.5999999999999993E-2</v>
       </c>
       <c r="F17" s="24">
         <v>1.9949999999999999E-2</v>
       </c>
       <c r="G17" s="24">
-        <v>9.5600000000000004E-2</v>
+        <v>8.3499999999999991E-2</v>
       </c>
       <c r="H17" s="24">
-        <v>7.7399999999999997E-2</v>
+        <v>6.4899999999999999E-2</v>
       </c>
       <c r="I17" s="24">
-        <v>8.199999999999999E-2</v>
+        <v>8.1600000000000006E-2</v>
       </c>
       <c r="J17" s="33"/>
       <c r="K17" s="33"/>
       <c r="L17" s="33"/>
       <c r="M17" s="33"/>
       <c r="N17" s="33"/>
       <c r="O17" s="33"/>
       <c r="P17" s="33"/>
       <c r="Q17" s="33"/>
       <c r="R17" s="33"/>
     </row>
     <row r="18" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A18" s="51"/>
-[...7 lines deleted...]
-      <c r="I18" s="51"/>
+      <c r="A18" s="76"/>
+      <c r="B18" s="76"/>
+      <c r="C18" s="76"/>
+      <c r="D18" s="76"/>
+      <c r="E18" s="76"/>
+      <c r="F18" s="76"/>
+      <c r="G18" s="76"/>
+      <c r="H18" s="76"/>
+      <c r="I18" s="76"/>
     </row>
     <row r="19" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="40" t="s">
-[...9 lines deleted...]
-      <c r="I19" s="40"/>
+      <c r="A19" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="39"/>
+      <c r="C19" s="39"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
+      <c r="I19" s="39"/>
       <c r="J19" s="33"/>
     </row>
     <row r="20" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="52" t="s">
+      <c r="A20" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="52"/>
-[...6 lines deleted...]
-      <c r="I20" s="52"/>
+      <c r="B20" s="77"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="77"/>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
       <c r="J20" s="33"/>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A21" s="53" t="s">
+      <c r="A21" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="53"/>
-[...6 lines deleted...]
-      <c r="I21" s="53"/>
+      <c r="B21" s="68"/>
+      <c r="C21" s="68"/>
+      <c r="D21" s="68"/>
+      <c r="E21" s="68"/>
+      <c r="F21" s="68"/>
+      <c r="G21" s="68"/>
+      <c r="H21" s="68"/>
+      <c r="I21" s="68"/>
       <c r="J21" s="33"/>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A22" s="45"/>
-[...7 lines deleted...]
-      <c r="I22" s="45"/>
+      <c r="A22" s="58"/>
+      <c r="B22" s="58"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="58"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="58"/>
+      <c r="G22" s="58"/>
+      <c r="H22" s="58"/>
+      <c r="I22" s="58"/>
       <c r="J22" s="33"/>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A23" s="44"/>
-[...7 lines deleted...]
-      <c r="I23" s="44"/>
+      <c r="A23" s="75"/>
+      <c r="B23" s="75"/>
+      <c r="C23" s="75"/>
+      <c r="D23" s="75"/>
+      <c r="E23" s="75"/>
+      <c r="F23" s="75"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="75"/>
+      <c r="I23" s="75"/>
       <c r="J23" s="33"/>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.35">
       <c r="H24" s="28"/>
       <c r="J24" s="33"/>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.35">
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" s="33"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.35">
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="C27"/>
@@ -1771,1465 +2086,1970 @@
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
     </row>
     <row r="37" spans="3:10" x14ac:dyDescent="0.35">
       <c r="C37" s="30"/>
       <c r="D37" s="30"/>
       <c r="E37" s="30"/>
       <c r="F37" s="30"/>
       <c r="G37" s="30"/>
       <c r="H37" s="30"/>
       <c r="I37" s="30"/>
     </row>
     <row r="38" spans="3:10" x14ac:dyDescent="0.35">
       <c r="C38" s="30"/>
       <c r="D38" s="30"/>
       <c r="E38" s="30"/>
       <c r="F38" s="30"/>
       <c r="G38" s="30"/>
       <c r="H38" s="30"/>
       <c r="I38" s="30"/>
     </row>
     <row r="39" spans="3:10" x14ac:dyDescent="0.35">
-      <c r="C39" s="38"/>
-[...4 lines deleted...]
-      <c r="I39" s="38"/>
+      <c r="C39" s="37"/>
+      <c r="D39" s="37"/>
+      <c r="E39" s="37"/>
+      <c r="G39" s="37"/>
+      <c r="H39" s="37"/>
+      <c r="I39" s="37"/>
     </row>
     <row r="40" spans="3:10" x14ac:dyDescent="0.35">
-      <c r="C40" s="38"/>
-[...1 lines deleted...]
-      <c r="E40" s="38"/>
+      <c r="C40" s="37"/>
+      <c r="D40" s="37"/>
+      <c r="E40" s="37"/>
       <c r="F40" s="30"/>
-      <c r="G40" s="38"/>
-[...1 lines deleted...]
-      <c r="I40" s="38"/>
+      <c r="G40" s="37"/>
+      <c r="H40" s="37"/>
+      <c r="I40" s="37"/>
       <c r="J40" s="30"/>
     </row>
     <row r="41" spans="3:10" x14ac:dyDescent="0.35">
-      <c r="C41" s="38"/>
-[...4 lines deleted...]
-      <c r="I41" s="38"/>
+      <c r="C41" s="37"/>
+      <c r="D41" s="37"/>
+      <c r="E41" s="37"/>
+      <c r="G41" s="37"/>
+      <c r="H41" s="37"/>
+      <c r="I41" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A1:I1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:D5"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="G9:I9"/>
     <mergeCell ref="A23:I23"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:I7"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="F8:I8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="A18:I18"/>
     <mergeCell ref="A20:I20"/>
     <mergeCell ref="A21:I21"/>
     <mergeCell ref="A22:I22"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A4:I4"/>
+    <mergeCell ref="A5:D5"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup scale="81" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="48" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;10&amp;K000000Uso Interno</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE0021A8-A054-4A14-A084-8AF99C9A9C4F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T36"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D22" sqref="D22"/>
+    <sheetView showGridLines="0" zoomScale="94" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="17.1796875" style="1" customWidth="1"/>
-    <col min="2" max="5" width="12.54296875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="13" width="6.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="16.1796875" style="1" customWidth="1"/>
+    <col min="3" max="5" width="8.90625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.90625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.453125" style="1" customWidth="1"/>
+    <col min="8" max="10" width="8.453125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="14.90625" style="1" customWidth="1"/>
+    <col min="12" max="13" width="9.36328125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.453125" style="1" customWidth="1"/>
     <col min="15" max="15" width="6.1796875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="18" width="4.81640625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="5.81640625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.81640625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...9 lines deleted...]
-      <c r="L1" s="54"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
     </row>
     <row r="2" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="54"/>
-[...9 lines deleted...]
-      <c r="L2" s="54"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
     </row>
     <row r="3" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A3" s="54" t="str">
+      <c r="A3" s="65" t="str">
         <f>+'[1]ROP - FCL'!A3:I3</f>
         <v>SEGÚN LO DISPUESTO EN EL  SP-A-191 DE 07 DE DICIEMBRE DEL 2017 Y SUS REFORMAS</v>
       </c>
-      <c r="B3" s="54"/>
-[...9 lines deleted...]
-      <c r="L3" s="54"/>
+      <c r="B3" s="65"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
     </row>
     <row r="4" spans="1:20" ht="10" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="45"/>
-[...8 lines deleted...]
-      <c r="J4" s="45"/>
+      <c r="A4" s="58"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="55"/>
-[...2 lines deleted...]
-      <c r="E5" s="55"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
       <c r="F5" s="29">
         <f>+'ROP - FCL'!E5</f>
-        <v>46023</v>
+        <v>46235</v>
       </c>
       <c r="G5" s="27"/>
       <c r="H5" s="27"/>
       <c r="I5" s="27"/>
       <c r="J5" s="27"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A6" s="45"/>
-[...11 lines deleted...]
-      <c r="A7" s="57" t="s">
+      <c r="A6" s="58"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+    </row>
+    <row r="7" spans="1:20" ht="29.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="48" t="s">
+      <c r="B7" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="C7" s="48"/>
-[...2 lines deleted...]
-      <c r="F7" s="50" t="s">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="G7" s="50"/>
-[...3 lines deleted...]
-      <c r="K7" s="47" t="s">
+      <c r="G7" s="72"/>
+      <c r="H7" s="72"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="72"/>
+      <c r="K7" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="L7" s="48"/>
-[...3 lines deleted...]
-      <c r="B8" s="42" t="s">
+      <c r="L7" s="79"/>
+      <c r="M7" s="79"/>
+    </row>
+    <row r="8" spans="1:20" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="69"/>
+      <c r="B8" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="42"/>
-[...2 lines deleted...]
-      <c r="F8" s="47" t="s">
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="74"/>
+      <c r="F8" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="48"/>
-[...3 lines deleted...]
-      <c r="K8" s="41" t="s">
+      <c r="G8" s="60"/>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="70"/>
+      <c r="K8" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="L8" s="42"/>
-[...6 lines deleted...]
-      <c r="B9" s="57" t="s">
+      <c r="L8" s="62"/>
+      <c r="M8" s="62"/>
+      <c r="O8" s="36"/>
+      <c r="P8" s="36"/>
+      <c r="Q8" s="36"/>
+    </row>
+    <row r="9" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="69"/>
+      <c r="B9" s="69" t="s">
         <v>24</v>
       </c>
-      <c r="C9" s="41" t="s">
+      <c r="C9" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="D9" s="42"/>
-[...1 lines deleted...]
-      <c r="F9" s="59" t="s">
+      <c r="D9" s="62"/>
+      <c r="E9" s="74"/>
+      <c r="F9" s="81" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="57" t="s">
+      <c r="G9" s="69" t="s">
         <v>24</v>
       </c>
-      <c r="H9" s="41" t="s">
+      <c r="H9" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="I9" s="42"/>
-[...1 lines deleted...]
-      <c r="K9" s="49" t="s">
+      <c r="I9" s="62"/>
+      <c r="J9" s="74"/>
+      <c r="K9" s="71" t="s">
         <v>24</v>
       </c>
-      <c r="L9" s="36" t="s">
+      <c r="L9" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="O9" s="37"/>
-[...5 lines deleted...]
-      <c r="B10" s="58"/>
+      <c r="M9" s="62"/>
+      <c r="O9" s="36"/>
+      <c r="P9" s="36"/>
+      <c r="Q9" s="36"/>
+    </row>
+    <row r="10" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="70"/>
+      <c r="B10" s="80"/>
       <c r="C10" s="21" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F10" s="60"/>
-      <c r="G10" s="58"/>
+      <c r="F10" s="82"/>
+      <c r="G10" s="80"/>
       <c r="H10" s="21" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="K10" s="50"/>
+      <c r="K10" s="72"/>
       <c r="L10" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="37"/>
-[...1 lines deleted...]
-      <c r="Q10" s="37"/>
+      <c r="M10" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O10" s="36"/>
+      <c r="P10" s="36"/>
+      <c r="Q10" s="36"/>
     </row>
     <row r="11" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="17">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="C11" s="17">
-        <v>9.6199999999999994E-2</v>
+        <v>7.7399999999999997E-2</v>
       </c>
       <c r="D11" s="17">
-        <v>7.3800000000000004E-2</v>
+        <v>6.9699999999999998E-2</v>
       </c>
       <c r="E11" s="17">
-        <v>7.7199999999999991E-2</v>
+        <v>7.5899999999999995E-2</v>
       </c>
       <c r="F11" s="17"/>
       <c r="G11" s="17">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="H11" s="17">
-        <v>0.11199999999999999</v>
+        <v>8.8499999999999995E-2</v>
       </c>
       <c r="I11" s="17">
-        <v>7.2900000000000006E-2</v>
+        <v>5.96E-2</v>
       </c>
       <c r="J11" s="17">
-        <v>7.85E-2</v>
+        <v>7.8299999999999995E-2</v>
       </c>
       <c r="K11" s="17">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="L11" s="17">
-        <v>0.1507</v>
+        <v>0.1177</v>
+      </c>
+      <c r="M11" s="17">
+        <v>8.14E-2</v>
       </c>
       <c r="N11" s="33"/>
-      <c r="O11" s="37"/>
-[...1 lines deleted...]
-      <c r="Q11" s="37"/>
+      <c r="O11" s="36"/>
+      <c r="P11" s="36"/>
+      <c r="Q11" s="36"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="18">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="C12" s="18">
-        <v>8.5600000000000009E-2</v>
+        <v>7.5399999999999995E-2</v>
       </c>
       <c r="D12" s="18">
-        <v>7.9399999999999998E-2</v>
+        <v>6.5500000000000003E-2</v>
       </c>
       <c r="E12" s="18">
-        <v>8.6800000000000002E-2</v>
+        <v>8.6099999999999996E-2</v>
       </c>
       <c r="F12" s="18"/>
       <c r="G12" s="18">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="H12" s="18">
-        <v>0.1003</v>
+        <v>8.2599999999999993E-2</v>
       </c>
       <c r="I12" s="18">
-        <v>9.0200000000000002E-2</v>
+        <v>7.4800000000000005E-2</v>
       </c>
       <c r="J12" s="18">
         <v>9.2899999999999996E-2</v>
       </c>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
+      <c r="M12" s="18"/>
       <c r="N12" s="33"/>
-      <c r="O12" s="37"/>
-[...1 lines deleted...]
-      <c r="Q12" s="37"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="36"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="17">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="C13" s="17">
-        <v>0.10050000000000001</v>
+        <v>8.2699999999999996E-2</v>
       </c>
       <c r="D13" s="17">
-        <v>7.8899999999999998E-2</v>
+        <v>6.0899999999999996E-2</v>
       </c>
       <c r="E13" s="17">
-        <v>8.5900000000000004E-2</v>
+        <v>8.43E-2</v>
       </c>
       <c r="F13" s="17">
         <v>0.1</v>
       </c>
       <c r="G13" s="17"/>
       <c r="H13" s="17">
-        <v>0.12230000000000001</v>
+        <v>0.10199999999999999</v>
       </c>
       <c r="I13" s="17">
-        <v>9.8800000000000013E-2</v>
+        <v>8.1799999999999998E-2</v>
       </c>
       <c r="J13" s="17">
-        <v>9.6699999999999994E-2</v>
+        <v>9.5399999999999985E-2</v>
       </c>
       <c r="K13" s="17"/>
       <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
       <c r="N13" s="33"/>
-      <c r="O13" s="37"/>
-[...1 lines deleted...]
-      <c r="Q13" s="37"/>
+      <c r="O13" s="36"/>
+      <c r="P13" s="36"/>
+      <c r="Q13" s="36"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="18">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="C14" s="18">
-        <v>0.10580000000000001</v>
+        <v>9.64E-2</v>
       </c>
       <c r="D14" s="18">
-        <v>8.9900000000000008E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="E14" s="18">
-        <v>8.72E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="F14" s="18"/>
       <c r="G14" s="18">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="H14" s="18">
-        <v>9.6300000000000011E-2</v>
+        <v>9.2899999999999996E-2</v>
       </c>
       <c r="I14" s="18">
-        <v>8.539999999999999E-2</v>
+        <v>8.4700000000000011E-2</v>
       </c>
       <c r="J14" s="18">
-        <v>8.7400000000000005E-2</v>
+        <v>8.8100000000000012E-2</v>
       </c>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
+      <c r="M14" s="18"/>
       <c r="N14" s="33"/>
-      <c r="O14" s="37"/>
-[...1 lines deleted...]
-      <c r="Q14" s="37"/>
+      <c r="O14" s="36"/>
+      <c r="P14" s="36"/>
+      <c r="Q14" s="36"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="19">
         <v>1.4800000000000001E-2</v>
       </c>
       <c r="C15" s="19">
-        <v>0.10189999999999999</v>
+        <v>9.4299999999999995E-2</v>
       </c>
       <c r="D15" s="19">
-        <v>8.6899999999999991E-2</v>
+        <v>7.8399999999999997E-2</v>
       </c>
       <c r="E15" s="19">
-        <v>8.4900000000000003E-2</v>
+        <v>8.8699999999999987E-2</v>
       </c>
       <c r="F15" s="19"/>
       <c r="G15" s="19">
         <v>1.4800000000000001E-2</v>
       </c>
       <c r="H15" s="19">
-        <v>9.5600000000000004E-2</v>
+        <v>8.77E-2</v>
       </c>
       <c r="I15" s="19">
-        <v>8.6199999999999999E-2</v>
+        <v>7.6100000000000001E-2</v>
       </c>
       <c r="J15" s="19">
-        <v>8.43E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="K15" s="19"/>
       <c r="L15" s="19"/>
+      <c r="M15" s="19"/>
       <c r="N15" s="33"/>
       <c r="O15" s="33"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A16" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="24">
         <v>1.4960000000000001E-2</v>
       </c>
       <c r="C16" s="24">
-        <v>0.10249999999999999</v>
+        <v>0.09</v>
       </c>
       <c r="D16" s="24">
-        <v>8.5000000000000006E-2</v>
+        <v>7.8399999999999997E-2</v>
       </c>
       <c r="E16" s="24">
-        <v>8.6199999999999999E-2</v>
+        <v>8.5999999999999993E-2</v>
       </c>
       <c r="F16" s="24">
         <v>0.1</v>
       </c>
       <c r="G16" s="24">
         <v>1.495E-2</v>
       </c>
       <c r="H16" s="24">
-        <v>0.1103</v>
+        <v>9.4100000000000003E-2</v>
       </c>
       <c r="I16" s="24">
-        <v>8.7100000000000011E-2</v>
+        <v>7.5600000000000001E-2</v>
       </c>
       <c r="J16" s="24">
-        <v>8.8499999999999995E-2</v>
+        <v>8.8100000000000012E-2</v>
       </c>
       <c r="K16" s="24">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="L16" s="24">
-        <v>0.1507</v>
+        <v>0.1177</v>
+      </c>
+      <c r="M16" s="24">
+        <v>8.14E-2</v>
       </c>
       <c r="N16" s="33"/>
     </row>
-    <row r="17" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="35"/>
       <c r="B17" s="35"/>
       <c r="C17" s="35"/>
       <c r="D17" s="35"/>
       <c r="E17" s="35"/>
       <c r="F17" s="35"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="35"/>
       <c r="K17" s="35"/>
       <c r="L17" s="35"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="40" t="str">
+      <c r="M17" s="35"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="39" t="str">
         <f>+'ROP - FCL'!A19</f>
-        <v>(1) Información con base en cifras suministradas por la SUPEN con cierre a enero 2026</v>
-[...9 lines deleted...]
-      <c r="J18" s="39"/>
+        <v>(1) Información con base en cifras suministradas por la SUPEN con cierre a agosto 2026</v>
+      </c>
+      <c r="B18" s="38"/>
+      <c r="C18" s="38"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="38"/>
       <c r="K18" s="34"/>
       <c r="L18" s="34"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="52" t="s">
+      <c r="M18" s="34"/>
+    </row>
+    <row r="19" spans="1:13" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="B19" s="52"/>
-[...10 lines deleted...]
-      <c r="A20" s="56" t="s">
+      <c r="B19" s="77"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="77"/>
+      <c r="F19" s="77"/>
+      <c r="G19" s="77"/>
+      <c r="H19" s="77"/>
+      <c r="I19" s="77"/>
+      <c r="J19" s="77"/>
+    </row>
+    <row r="20" spans="1:13" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="83" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="56"/>
-[...21 lines deleted...]
-    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B20" s="83"/>
+      <c r="C20" s="83"/>
+      <c r="D20" s="83"/>
+      <c r="E20" s="83"/>
+      <c r="F20" s="83"/>
+      <c r="G20" s="83"/>
+      <c r="H20" s="83"/>
+      <c r="I20" s="83"/>
+      <c r="J20" s="83"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A21" s="58"/>
+      <c r="B21" s="58"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
+      <c r="G21" s="58"/>
+      <c r="H21" s="58"/>
+      <c r="I21" s="58"/>
+      <c r="J21" s="58"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.35">
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.35">
       <c r="C23"/>
     </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B24" s="33"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="L24"/>
     </row>
-    <row r="25" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B25" s="33"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="L25"/>
     </row>
-    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B26" s="33"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="L26"/>
     </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B27" s="33"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="L27"/>
     </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.35">
       <c r="L28"/>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-      <c r="J32" s="38"/>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="C30" s="37"/>
+      <c r="D30" s="37"/>
+      <c r="E30" s="37"/>
+      <c r="H30" s="37"/>
+      <c r="I30" s="37"/>
+      <c r="J30" s="37"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="C31" s="37"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="37"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="37"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="37"/>
     </row>
     <row r="33" spans="3:10" x14ac:dyDescent="0.35">
-      <c r="C33" s="38"/>
-[...6 lines deleted...]
-      <c r="J33" s="38"/>
+      <c r="C33" s="37"/>
+      <c r="D33" s="37"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="37"/>
+      <c r="I33" s="37"/>
+      <c r="J33" s="37"/>
     </row>
     <row r="34" spans="3:10" x14ac:dyDescent="0.35">
-      <c r="C34" s="38"/>
-[...6 lines deleted...]
-      <c r="J34" s="38"/>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="37"/>
+      <c r="I34" s="37"/>
+      <c r="J34" s="37"/>
     </row>
     <row r="35" spans="3:10" x14ac:dyDescent="0.35">
-      <c r="C35" s="38"/>
-[...6 lines deleted...]
-      <c r="J35" s="38"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
     </row>
     <row r="36" spans="3:10" x14ac:dyDescent="0.35">
-      <c r="C36" s="38"/>
-[...4 lines deleted...]
-      <c r="H36" s="38"/>
+      <c r="C36" s="37"/>
+      <c r="D36" s="37"/>
+      <c r="E36" s="37"/>
+      <c r="F36" s="37"/>
+      <c r="G36" s="37"/>
+      <c r="H36" s="37"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
+  <mergeCells count="23">
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="A20:J20"/>
+    <mergeCell ref="A21:J21"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="A19:J19"/>
+    <mergeCell ref="C9:E9"/>
+    <mergeCell ref="H9:J9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="K8:M8"/>
+    <mergeCell ref="K7:M7"/>
     <mergeCell ref="A4:J4"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:J6"/>
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:J7"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="F8:J8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="F9:F10"/>
-    <mergeCell ref="K9:K10"/>
-[...7 lines deleted...]
-    <mergeCell ref="H9:J9"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup scale="84" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="64" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;10&amp;K000000Uso Interno</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E51CD252-8106-43CD-9C68-CD9ACB70E73D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U33"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="I25" sqref="I25"/>
+    <sheetView showGridLines="0" zoomScale="92" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="20.7265625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="14" width="6.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="19.1796875" style="1" customWidth="1"/>
+    <col min="2" max="3" width="11.7265625" style="1" customWidth="1"/>
+    <col min="4" max="6" width="8.1796875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.6328125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.36328125" style="1" customWidth="1"/>
+    <col min="9" max="11" width="8.36328125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.54296875" style="1" customWidth="1"/>
+    <col min="13" max="14" width="8.7265625" style="1" customWidth="1"/>
     <col min="15" max="15" width="11.1796875" style="1" customWidth="1"/>
     <col min="16" max="21" width="4.81640625" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="54"/>
-[...10 lines deleted...]
-      <c r="M1" s="54"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
     </row>
     <row r="2" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="54"/>
-[...10 lines deleted...]
-      <c r="M2" s="54"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
     </row>
     <row r="3" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A3" s="54" t="str">
+      <c r="A3" s="65" t="str">
         <f>+'[1]Régimen Voluntario Colones'!A3:J3</f>
         <v>SEGÚN LO DISPUESTO EN EL  SP-A-191 DE 07 DE DICIEMBRE DEL 2017 Y SUS REFORMAS</v>
       </c>
-      <c r="B3" s="54"/>
-[...10 lines deleted...]
-      <c r="M3" s="54"/>
+      <c r="B3" s="65"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
     </row>
     <row r="4" spans="1:21" ht="9" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="45"/>
-[...9 lines deleted...]
-      <c r="K4" s="45"/>
+      <c r="A4" s="58"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
     </row>
     <row r="5" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="55"/>
-[...3 lines deleted...]
-      <c r="F5" s="55"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
       <c r="G5" s="29">
         <f>+'ROP - FCL'!E5</f>
-        <v>46023</v>
+        <v>46235</v>
       </c>
       <c r="H5" s="27"/>
       <c r="I5" s="27"/>
       <c r="J5" s="27"/>
       <c r="K5" s="26"/>
     </row>
     <row r="6" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A6" s="45"/>
-[...9 lines deleted...]
-      <c r="K6" s="45"/>
+      <c r="A6" s="58"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
       <c r="L6" s="12"/>
     </row>
-    <row r="7" spans="1:21" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="57" t="s">
+    <row r="7" spans="1:21" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="47" t="s">
+      <c r="B7" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="C7" s="48"/>
-[...3 lines deleted...]
-      <c r="G7" s="47" t="s">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="70"/>
+      <c r="G7" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="H7" s="48"/>
-[...3 lines deleted...]
-      <c r="L7" s="47" t="s">
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="70"/>
+      <c r="L7" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="M7" s="48"/>
-[...3 lines deleted...]
-      <c r="B8" s="41" t="s">
+      <c r="M7" s="60"/>
+      <c r="N7" s="60"/>
+    </row>
+    <row r="8" spans="1:21" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="69"/>
+      <c r="B8" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="42"/>
-[...3 lines deleted...]
-      <c r="G8" s="41" t="s">
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="74"/>
+      <c r="G8" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="H8" s="42"/>
-[...3 lines deleted...]
-      <c r="L8" s="41" t="s">
+      <c r="H8" s="62"/>
+      <c r="I8" s="62"/>
+      <c r="J8" s="62"/>
+      <c r="K8" s="74"/>
+      <c r="L8" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="M8" s="42"/>
-[...6 lines deleted...]
-      <c r="B9" s="49" t="s">
+      <c r="M8" s="62"/>
+      <c r="N8" s="62"/>
+      <c r="Q8" s="36"/>
+      <c r="R8" s="36"/>
+      <c r="S8" s="36"/>
+    </row>
+    <row r="9" spans="1:21" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="69"/>
+      <c r="B9" s="71" t="s">
         <v>25</v>
       </c>
-      <c r="C9" s="49" t="s">
+      <c r="C9" s="71" t="s">
         <v>24</v>
       </c>
-      <c r="D9" s="41" t="s">
+      <c r="D9" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="E9" s="42"/>
-[...1 lines deleted...]
-      <c r="G9" s="61" t="s">
+      <c r="E9" s="62"/>
+      <c r="F9" s="74"/>
+      <c r="G9" s="85" t="s">
         <v>25</v>
       </c>
-      <c r="H9" s="61" t="s">
+      <c r="H9" s="85" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="63" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="64"/>
-      <c r="K9" s="65"/>
-      <c r="L9" s="49" t="s">
+      <c r="K9" s="88"/>
+      <c r="L9" s="71" t="s">
         <v>24</v>
       </c>
-      <c r="M9" s="36" t="s">
+      <c r="M9" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="Q9" s="37"/>
-[...6 lines deleted...]
-      <c r="C10" s="50"/>
+      <c r="N9" s="64"/>
+      <c r="Q9" s="36"/>
+      <c r="R9" s="36"/>
+      <c r="S9" s="36"/>
+    </row>
+    <row r="10" spans="1:21" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="70"/>
+      <c r="B10" s="72"/>
+      <c r="C10" s="72"/>
       <c r="D10" s="21" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G10" s="62"/>
-      <c r="H10" s="62"/>
+      <c r="G10" s="86"/>
+      <c r="H10" s="86"/>
       <c r="I10" s="22" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="4" t="s">
         <v>11</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="L10" s="50"/>
+      <c r="L10" s="72"/>
       <c r="M10" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="Q10" s="37"/>
-[...1 lines deleted...]
-      <c r="S10" s="37"/>
+      <c r="N10" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q10" s="36"/>
+      <c r="R10" s="36"/>
+      <c r="S10" s="36"/>
     </row>
     <row r="11" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17">
+        <f>+[1]T.Comisiones!M68</f>
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="D11" s="17">
-        <v>6.8000000000000005E-2</v>
+        <f>+[1]T.Rendimientos!N71</f>
+        <v>6.7199999999999996E-2</v>
       </c>
       <c r="E11" s="17">
-        <v>4.4900000000000002E-2</v>
+        <f>+[1]T.Rendimientos!O71</f>
+        <v>4.58E-2</v>
       </c>
       <c r="F11" s="17">
-        <v>4.5400000000000003E-2</v>
+        <f>+[1]T.Rendimientos!P71</f>
+        <v>4.6199999999999998E-2</v>
       </c>
       <c r="G11" s="17"/>
       <c r="H11" s="17">
+        <f>+[1]T.Comisiones!M80</f>
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="I11" s="17">
-        <v>9.0899999999999995E-2</v>
+        <f>+[1]T.Rendimientos!N84</f>
+        <v>9.6300000000000011E-2</v>
       </c>
       <c r="J11" s="17">
-        <v>0.06</v>
+        <f>+[1]T.Rendimientos!O84</f>
+        <v>6.0700000000000004E-2</v>
       </c>
       <c r="K11" s="17">
-        <v>5.6500000000000002E-2</v>
-[...1 lines deleted...]
-      <c r="L11" s="17">
+        <f>+[1]T.Rendimientos!P84</f>
+        <v>5.9000000000000004E-2</v>
+      </c>
+      <c r="L11" s="89">
+        <f>+[1]T.Comisiones!M92</f>
         <v>8.0000000000000002E-3</v>
       </c>
-      <c r="M11" s="17">
-        <v>0.12470000000000001</v>
+      <c r="M11" s="89">
+        <f>+[1]T.Rendimientos!N96</f>
+        <v>0.1303</v>
+      </c>
+      <c r="N11" s="89">
+        <f>+[1]T.Rendimientos!O96</f>
+        <v>7.7100000000000002E-2</v>
       </c>
       <c r="O11" s="33"/>
       <c r="P11"/>
-      <c r="Q11" s="37"/>
-[...1 lines deleted...]
-      <c r="S11" s="37"/>
+      <c r="Q11" s="36"/>
+      <c r="R11" s="36"/>
+      <c r="S11" s="36"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18">
+        <f>+[1]T.Comisiones!M69</f>
         <v>0.01</v>
       </c>
       <c r="D12" s="18">
-        <v>8.2500000000000004E-2</v>
+        <f>+[1]T.Rendimientos!N72</f>
+        <v>8.2899999999999988E-2</v>
       </c>
       <c r="E12" s="18">
-        <v>6.9400000000000003E-2</v>
+        <f>+[1]T.Rendimientos!O72</f>
+        <v>6.4699999999999994E-2</v>
       </c>
       <c r="F12" s="18">
-        <v>6.7799999999999999E-2</v>
+        <f>+[1]T.Rendimientos!P72</f>
+        <v>6.8900000000000003E-2</v>
       </c>
       <c r="G12" s="18"/>
       <c r="H12" s="18">
+        <f>+[1]T.Comisiones!M81</f>
         <v>0.01</v>
       </c>
       <c r="I12" s="18">
-        <v>8.2100000000000006E-2</v>
+        <f>+[1]T.Rendimientos!N85</f>
+        <v>8.5000000000000006E-2</v>
       </c>
       <c r="J12" s="18">
-        <v>7.1900000000000006E-2</v>
+        <f>+[1]T.Rendimientos!O85</f>
+        <v>6.54E-2</v>
       </c>
       <c r="K12" s="18">
-        <v>6.8400000000000002E-2</v>
+        <f>+[1]T.Rendimientos!P85</f>
+        <v>7.0099999999999996E-2</v>
       </c>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
-      <c r="N12"/>
+      <c r="N12" s="18"/>
       <c r="O12" s="33"/>
       <c r="P12"/>
-      <c r="Q12" s="37"/>
-[...1 lines deleted...]
-      <c r="S12" s="37"/>
+      <c r="Q12" s="36"/>
+      <c r="R12" s="36"/>
+      <c r="S12" s="36"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="20">
+        <f>+[1]T.Comisiones!L70</f>
         <v>0.1</v>
       </c>
       <c r="C13" s="20"/>
       <c r="D13" s="20">
-        <v>0.1108</v>
+        <f>+[1]T.Rendimientos!N73</f>
+        <v>0.1144</v>
       </c>
       <c r="E13" s="20">
-        <v>7.9699999999999993E-2</v>
+        <f>+[1]T.Rendimientos!O73</f>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="F13" s="20">
-        <v>6.6900000000000001E-2</v>
+        <f>+[1]T.Rendimientos!P73</f>
+        <v>7.0900000000000005E-2</v>
       </c>
       <c r="G13" s="20">
+        <f>+[1]T.Comisiones!L82</f>
         <v>0.1</v>
       </c>
       <c r="H13" s="20"/>
       <c r="I13" s="20">
-        <v>0.11269999999999999</v>
+        <f>+[1]T.Rendimientos!N86</f>
+        <v>0.1186</v>
       </c>
       <c r="J13" s="20">
-        <v>8.1300000000000011E-2</v>
+        <f>+[1]T.Rendimientos!O86</f>
+        <v>7.7600000000000002E-2</v>
       </c>
       <c r="K13" s="20">
-        <v>7.1199999999999999E-2</v>
+        <f>+[1]T.Rendimientos!P86</f>
+        <v>7.3200000000000001E-2</v>
       </c>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
-      <c r="N13"/>
+      <c r="N13" s="20"/>
       <c r="O13" s="33"/>
       <c r="P13"/>
-      <c r="Q13" s="37"/>
-[...1 lines deleted...]
-      <c r="S13" s="66"/>
+      <c r="Q13" s="36"/>
+      <c r="R13" s="84"/>
+      <c r="S13" s="84"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="25">
+        <f>+[1]T.Comisiones!L71</f>
         <v>0.1</v>
       </c>
       <c r="C14" s="25"/>
       <c r="D14" s="25">
-        <v>9.1700000000000004E-2</v>
+        <f>+[1]T.Rendimientos!N74</f>
+        <v>9.9299999999999999E-2</v>
       </c>
       <c r="E14" s="25">
-        <v>7.5999999999999998E-2</v>
+        <f>+[1]T.Rendimientos!O74</f>
+        <v>8.0199999999999994E-2</v>
       </c>
       <c r="F14" s="25">
-        <v>6.5500000000000003E-2</v>
+        <f>+[1]T.Rendimientos!P74</f>
+        <v>6.9000000000000006E-2</v>
       </c>
       <c r="G14" s="25">
+        <f>+[1]T.Comisiones!L83</f>
         <v>0.1</v>
       </c>
       <c r="H14" s="25"/>
       <c r="I14" s="25">
-        <v>9.01E-2</v>
+        <f>+[1]T.Rendimientos!N87</f>
+        <v>9.8299999999999998E-2</v>
       </c>
       <c r="J14" s="25">
-        <v>7.2800000000000004E-2</v>
+        <f>+[1]T.Rendimientos!O87</f>
+        <v>7.9100000000000004E-2</v>
       </c>
       <c r="K14" s="25">
-        <v>6.1799999999999994E-2</v>
+        <f>+[1]T.Rendimientos!P87</f>
+        <v>6.6400000000000001E-2</v>
       </c>
       <c r="L14" s="25"/>
       <c r="M14" s="25"/>
-      <c r="N14"/>
+      <c r="N14" s="25"/>
       <c r="O14" s="33"/>
       <c r="P14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A15" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="16">
+        <f>AVERAGE(B11:B14)</f>
         <v>0.1</v>
       </c>
       <c r="C15" s="16">
+        <f>AVERAGE(C11:C14)</f>
         <v>9.0000000000000011E-3</v>
       </c>
       <c r="D15" s="16">
-        <v>9.5899999999999999E-2</v>
+        <f>+[1]T.Rendimientos!N75</f>
+        <v>0.1007</v>
       </c>
       <c r="E15" s="16">
-        <v>7.3300000000000004E-2</v>
+        <f>+[1]T.Rendimientos!O75</f>
+        <v>7.3899999999999993E-2</v>
       </c>
       <c r="F15" s="16">
-        <v>6.3700000000000007E-2</v>
+        <f>+[1]T.Rendimientos!P75</f>
+        <v>6.7199999999999996E-2</v>
       </c>
       <c r="G15" s="16">
+        <f>AVERAGE(G11:G14)</f>
         <v>0.1</v>
       </c>
       <c r="H15" s="16">
+        <f>AVERAGE(H11:H14)</f>
         <v>9.0000000000000011E-3</v>
       </c>
       <c r="I15" s="16">
-        <v>9.7200000000000009E-2</v>
+        <f>+[1]T.Rendimientos!N88</f>
+        <v>0.1032</v>
       </c>
       <c r="J15" s="16">
-        <v>6.9199999999999998E-2</v>
+        <f>+[1]T.Rendimientos!O88</f>
+        <v>6.8699999999999997E-2</v>
       </c>
       <c r="K15" s="16">
-        <v>6.2600000000000003E-2</v>
+        <f>+[1]T.Rendimientos!P88</f>
+        <v>6.5099999999999991E-2</v>
       </c>
       <c r="L15" s="16">
+        <f>+L11</f>
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="M15" s="16">
-        <v>0.12470000000000001</v>
+        <f>+[1]T.Rendimientos!N97</f>
+        <v>0.1303</v>
+      </c>
+      <c r="N15" s="16">
+        <f>+[1]T.Rendimientos!O97</f>
+        <v>7.7100000000000002E-2</v>
       </c>
     </row>
     <row r="16" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="51"/>
-[...14 lines deleted...]
-      <c r="A17" s="40" t="str">
+      <c r="A16" s="87"/>
+      <c r="B16" s="87"/>
+      <c r="C16" s="87"/>
+      <c r="D16" s="87"/>
+      <c r="E16" s="87"/>
+      <c r="F16" s="87"/>
+      <c r="G16" s="87"/>
+      <c r="H16" s="87"/>
+      <c r="I16" s="87"/>
+      <c r="J16" s="87"/>
+      <c r="K16" s="87"/>
+      <c r="L16" s="87"/>
+      <c r="M16" s="87"/>
+      <c r="N16" s="41"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="39" t="str">
         <f>+'ROP - FCL'!A19</f>
-        <v>(1) Información con base en cifras suministradas por la SUPEN con cierre a enero 2026</v>
-[...10 lines deleted...]
-      <c r="K17" s="40"/>
+        <v>(1) Información con base en cifras suministradas por la SUPEN con cierre a agosto 2026</v>
+      </c>
+      <c r="B17" s="39"/>
+      <c r="C17" s="39"/>
+      <c r="D17" s="39"/>
+      <c r="E17" s="39"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="39"/>
+      <c r="H17" s="39"/>
+      <c r="I17" s="39"/>
+      <c r="J17" s="39"/>
+      <c r="K17" s="39"/>
       <c r="L17" s="35"/>
       <c r="M17" s="35"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="52" t="s">
+      <c r="N17" s="35"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="52"/>
-[...8 lines deleted...]
-      <c r="K18" s="52"/>
+      <c r="B18" s="77"/>
+      <c r="C18" s="77"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="77"/>
+      <c r="F18" s="77"/>
+      <c r="G18" s="77"/>
+      <c r="H18" s="77"/>
+      <c r="I18" s="77"/>
+      <c r="J18" s="77"/>
+      <c r="K18" s="77"/>
       <c r="L18" s="3"/>
       <c r="M18"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="53" t="s">
+      <c r="N18" s="35"/>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A19" s="68" t="s">
         <v>34</v>
       </c>
-      <c r="B19" s="53"/>
-[...8 lines deleted...]
-      <c r="K19" s="53"/>
+      <c r="B19" s="68"/>
+      <c r="C19" s="68"/>
+      <c r="D19" s="68"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="68"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="68"/>
+      <c r="I19" s="68"/>
+      <c r="J19" s="68"/>
+      <c r="K19" s="68"/>
       <c r="L19" s="3"/>
       <c r="M19"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="K20" s="45"/>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A20" s="58"/>
+      <c r="B20" s="58"/>
+      <c r="C20" s="58"/>
+      <c r="D20" s="58"/>
+      <c r="E20" s="58"/>
+      <c r="F20" s="58"/>
+      <c r="G20" s="58"/>
+      <c r="H20" s="58"/>
+      <c r="I20" s="58"/>
+      <c r="J20" s="58"/>
+      <c r="K20" s="58"/>
       <c r="M20"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.35">
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="M22"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:15" x14ac:dyDescent="0.35">
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="M23"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.35">
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="M24"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:15" x14ac:dyDescent="0.35">
       <c r="M25"/>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.35">
-[...51 lines deleted...]
-      <c r="I32" s="38"/>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="D27" s="37"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
+      <c r="I27" s="37"/>
+      <c r="J27" s="37"/>
+      <c r="K27" s="37"/>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="D28" s="37"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="37"/>
+      <c r="I28" s="37"/>
+      <c r="J28" s="37"/>
+      <c r="K28" s="37"/>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="D29" s="37"/>
+      <c r="E29" s="37"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="37"/>
+      <c r="I29" s="37"/>
+      <c r="J29" s="37"/>
+      <c r="K29" s="37"/>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="D30" s="37"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="37"/>
+      <c r="I30" s="37"/>
+      <c r="J30" s="37"/>
+      <c r="K30" s="37"/>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="37"/>
+      <c r="K31" s="37"/>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="D32" s="37"/>
+      <c r="E32" s="37"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
     </row>
     <row r="33" spans="4:9" x14ac:dyDescent="0.35">
-      <c r="D33" s="38"/>
-[...4 lines deleted...]
-      <c r="I33" s="38"/>
+      <c r="D33" s="37"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="37"/>
+      <c r="I33" s="37"/>
     </row>
   </sheetData>
-  <mergeCells count="26">
+  <mergeCells count="27">
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="L9:L10"/>
+    <mergeCell ref="A19:K19"/>
+    <mergeCell ref="L8:N8"/>
+    <mergeCell ref="L7:N7"/>
+    <mergeCell ref="A20:K20"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="A16:K16"/>
+    <mergeCell ref="A18:K18"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="I9:K9"/>
     <mergeCell ref="R13:S13"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="G7:K7"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="G8:K8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="G9:G10"/>
-    <mergeCell ref="A20:K20"/>
-[...9 lines deleted...]
-    <mergeCell ref="A19:K19"/>
+    <mergeCell ref="M9:N9"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup scale="74" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="64" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;10&amp;K000000Uso Interno</oddFooter>
   </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EB4F66F-5B8D-4702-A962-AD792D08DA5E}">
+  <dimension ref="A1:O30"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="91" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="A19" sqref="A19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="19.1796875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="17.26953125" style="1" customWidth="1"/>
+    <col min="3" max="4" width="15.7265625" style="1" customWidth="1"/>
+    <col min="5" max="6" width="8.1796875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.6328125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.36328125" style="1" customWidth="1"/>
+    <col min="9" max="11" width="8.36328125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.54296875" style="1" customWidth="1"/>
+    <col min="13" max="14" width="8.7265625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="11.1796875" style="1" customWidth="1"/>
+    <col min="16" max="21" width="4.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="16384" width="11.453125" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A1" s="65" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+    </row>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A2" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+    </row>
+    <row r="3" spans="1:15" ht="27.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="66" t="str">
+        <f>+'[1]Régimen Voluntario Colones'!A3:J3</f>
+        <v>SEGÚN LO DISPUESTO EN EL  SP-A-191 DE 07 DE DICIEMBRE DEL 2017 Y SUS REFORMAS</v>
+      </c>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+    </row>
+    <row r="4" spans="1:15" ht="9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="58"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+    </row>
+    <row r="5" spans="1:15" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="52"/>
+      <c r="B5" s="52" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="29">
+        <f>+'ROP - FCL'!E5</f>
+        <v>46235</v>
+      </c>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="H5" s="27"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="27"/>
+      <c r="K5" s="26"/>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A6" s="58"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="12"/>
+    </row>
+    <row r="7" spans="1:15" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="46"/>
+    </row>
+    <row r="8" spans="1:15" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="69"/>
+      <c r="B8" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="48"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="36"/>
+      <c r="K8" s="36"/>
+    </row>
+    <row r="9" spans="1:15" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="69"/>
+      <c r="B9" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="63" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="64"/>
+      <c r="E9" s="47"/>
+      <c r="F9"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+    </row>
+    <row r="10" spans="1:15" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="70"/>
+      <c r="B10" s="72"/>
+      <c r="C10" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="47"/>
+      <c r="F10"/>
+      <c r="G10" s="36"/>
+      <c r="H10" s="36"/>
+      <c r="I10" s="36"/>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A11" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="25">
+        <v>0.1</v>
+      </c>
+      <c r="C11" s="25">
+        <v>9.8900000000000002E-2</v>
+      </c>
+      <c r="D11" s="25">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="E11" s="50"/>
+      <c r="F11"/>
+      <c r="G11" s="36"/>
+      <c r="H11" s="36"/>
+      <c r="I11" s="36"/>
+      <c r="J11"/>
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A12" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="16">
+        <f>+B11</f>
+        <v>0.1</v>
+      </c>
+      <c r="C12" s="16">
+        <f t="shared" ref="C12:D12" si="0">+C11</f>
+        <v>9.8900000000000002E-2</v>
+      </c>
+      <c r="D12" s="16">
+        <f t="shared" si="0"/>
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="42"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="44"/>
+      <c r="F13" s="44"/>
+      <c r="G13" s="44"/>
+      <c r="H13" s="44"/>
+      <c r="I13" s="44"/>
+      <c r="J13" s="44"/>
+      <c r="K13" s="44"/>
+      <c r="L13" s="58"/>
+      <c r="M13" s="58"/>
+      <c r="N13" s="44"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="39" t="str">
+        <f>+'ROP - FCL'!A19</f>
+        <v>(1) Información con base en cifras suministradas por la SUPEN con cierre a agosto 2026</v>
+      </c>
+      <c r="B14" s="39"/>
+      <c r="C14" s="39"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="43"/>
+      <c r="F14" s="43"/>
+      <c r="G14" s="43"/>
+      <c r="H14" s="43"/>
+      <c r="I14" s="43"/>
+      <c r="J14" s="43"/>
+      <c r="K14" s="43"/>
+      <c r="L14" s="35"/>
+      <c r="M14" s="35"/>
+      <c r="N14" s="35"/>
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15" s="57" customFormat="1" ht="26.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="67"/>
+      <c r="C15" s="67"/>
+      <c r="D15" s="67"/>
+      <c r="E15" s="53"/>
+      <c r="F15" s="53"/>
+      <c r="G15" s="53"/>
+      <c r="H15" s="53"/>
+      <c r="I15" s="53"/>
+      <c r="J15" s="53"/>
+      <c r="K15" s="53"/>
+      <c r="L15" s="54"/>
+      <c r="M15" s="55"/>
+      <c r="N15" s="56"/>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A16" s="68"/>
+      <c r="B16" s="68"/>
+      <c r="C16" s="68"/>
+      <c r="D16" s="68"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="68"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="68"/>
+      <c r="I16" s="68"/>
+      <c r="J16" s="68"/>
+      <c r="K16" s="68"/>
+      <c r="L16" s="3"/>
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A17" s="58"/>
+      <c r="B17" s="58"/>
+      <c r="C17" s="58"/>
+      <c r="D17" s="58"/>
+      <c r="E17" s="58"/>
+      <c r="F17" s="58"/>
+      <c r="G17" s="58"/>
+      <c r="H17" s="58"/>
+      <c r="I17" s="58"/>
+      <c r="J17" s="58"/>
+      <c r="K17" s="58"/>
+      <c r="M17"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="M22"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="D24" s="37"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="37"/>
+      <c r="I24" s="37"/>
+      <c r="J24" s="37"/>
+      <c r="K24" s="37"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="37"/>
+      <c r="I25" s="37"/>
+      <c r="J25" s="37"/>
+      <c r="K25" s="37"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="D26" s="37"/>
+      <c r="E26" s="37"/>
+      <c r="F26" s="37"/>
+      <c r="G26" s="37"/>
+      <c r="H26" s="37"/>
+      <c r="I26" s="37"/>
+      <c r="J26" s="37"/>
+      <c r="K26" s="37"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="D27" s="37"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="37"/>
+      <c r="I27" s="37"/>
+      <c r="J27" s="37"/>
+      <c r="K27" s="37"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="D28" s="37"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="37"/>
+      <c r="G28" s="37"/>
+      <c r="H28" s="37"/>
+      <c r="I28" s="37"/>
+      <c r="J28" s="37"/>
+      <c r="K28" s="37"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="D29" s="37"/>
+      <c r="E29" s="37"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="37"/>
+      <c r="I29" s="37"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="D30" s="37"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="37"/>
+      <c r="I30" s="37"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="A7:A10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="A4:K4"/>
+    <mergeCell ref="A6:K6"/>
+    <mergeCell ref="A17:K17"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A16:K16"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9853d922-13ec-4ef2-89a0-be993ec5a712">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ef69d38d-c069-47fd-a86d-65acf93227a5" xsi:nil="true"/>
+    <A_x00f1_o xmlns="9853d922-13ec-4ef2-89a0-be993ec5a712">2024</A_x00f1_o>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101006EA905078757AD45B45E3D1D6EB6B0D1" ma:contentTypeVersion="15" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="dfed64565f18f5ef294dcc2005af6211">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9853d922-13ec-4ef2-89a0-be993ec5a712" xmlns:ns3="b18c669d-fb4a-4eb9-a4d1-62cdc1f0ce82" xmlns:ns4="ef69d38d-c069-47fd-a86d-65acf93227a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d878bae79eb827a2023086d8f2597219" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="9853d922-13ec-4ef2-89a0-be993ec5a712"/>
     <xsd:import namespace="b18c669d-fb4a-4eb9-a4d1-62cdc1f0ce82"/>
     <xsd:import namespace="ef69d38d-c069-47fd-a86d-65acf93227a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:A_x00f1_o" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
@@ -3432,128 +4252,126 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E9F1D43-5F57-4CDC-8F15-ED3814CBEACB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28EAA538-F985-4DDD-A658-16E9E9E3C1D9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0ac15def-639a-4f11-9bf1-3dd6eaec16d8"/>
+    <ds:schemaRef ds:uri="7980965d-ddc8-4d6b-8604-6bf4dd8fa522"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="9853d922-13ec-4ef2-89a0-be993ec5a712"/>
+    <ds:schemaRef ds:uri="ef69d38d-c069-47fd-a86d-65acf93227a5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6D211F6-FEBB-404B-B259-74F0DDBCB9B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9853d922-13ec-4ef2-89a0-be993ec5a712"/>
     <ds:schemaRef ds:uri="b18c669d-fb4a-4eb9-a4d1-62cdc1f0ce82"/>
     <ds:schemaRef ds:uri="ef69d38d-c069-47fd-a86d-65acf93227a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28EAA538-F985-4DDD-A658-16E9E9E3C1D9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E9F1D43-5F57-4CDC-8F15-ED3814CBEACB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="ef69d38d-c069-47fd-a86d-65acf93227a5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>ROP - FCL</vt:lpstr>
       <vt:lpstr>Régimen Voluntario Colones</vt:lpstr>
       <vt:lpstr>Régimen Voluntario Dólares</vt:lpstr>
+      <vt:lpstr>Renta Temporal</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Carlos Roberto Arias Muñoz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>